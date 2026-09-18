--- v0 (2026-06-13)
+++ v1 (2026-09-18)
@@ -24,90 +24,90 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Прайс-лист компании Зед29</t>
   </si>
   <si>
-    <t>http://localhost/</t>
+    <t>https://z29.ru/</t>
   </si>
   <si>
     <t>Наша компания является крупнейшими поставщиками удивительных ТВ-товаров в России.</t>
   </si>
   <si>
     <t>Предлагаем Вам сотрудничество по поставкам удивительных ТВ-товаров,</t>
   </si>
   <si>
     <t>ДЛЯ ДОМА, КУХНИ, ДЕТСКИЕ ТОВАРЫ, ТОВАРЫ ДЛЯ СПОРТА И ФИТНЕСА, КРАСОТЫ И ЗДОРОВЬЯ</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Скидки:</t>
   </si>
   <si>
     <t>от 20 000 руб. - 2%</t>
   </si>
   <si>
     <t>от 30 000 руб. - 3%</t>
   </si>
   <si>
     <t>от 40 000 руб. - 5%</t>
   </si>
   <si>
     <t>от 100 000 руб. - 10%</t>
   </si>
   <si>
     <t>от 150 000 руб. - 13%</t>
   </si>
   <si>
     <t>от 200 000 руб. - 15%</t>
   </si>
   <si>
     <t>от 300 000 руб. - 18%</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-13 00:03:01</t>
+    <t>Актуальность прайса на: 2026-09-18 08:08:57</t>
   </si>
   <si>
     <t>Товары для кухни</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картинка</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL товара</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -550,51 +550,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25817.200x2002021.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26061.200x2002022.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36733.200x2002023.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36734.200x2002024.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36737.200x2002025.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27237.200x2002026.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27238.200x2002027.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27239.200x2002028.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27251.200x2002029.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27252.200x2002030.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27253.200x2002031.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27254.200x2002032.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27255.200x2002033.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27256.200x2002034.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28157.200x2002035.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30741.200x2002036.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30743.200x2002037.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36738.200x2002038.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36739.200x2002039.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36740.200x2002040.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36741.200x2002041.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31333.200x2002042.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36745.200x2002043.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36748.200x2002044.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33633.200x2002045.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35779.200x2002046.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17943.200x2002047.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28154.200x2002048.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36742.200x2002049.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25817.200x2001.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26061.200x2002.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36733.200x2003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36734.200x2004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36737.200x2005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27237.200x2006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27238.200x2007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27239.200x2008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27251.200x2009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27252.200x20010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27253.200x20011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27254.200x20012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27255.200x20013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27256.200x20014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28157.200x20015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30741.200x20016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30743.200x20017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36738.200x20018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36739.200x20019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36740.200x20020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36741.200x20021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31333.200x20022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36745.200x20023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36748.200x20024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33633.200x20025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35779.200x20026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17943.200x20027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28154.200x20028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36742.200x20029.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_15677" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1714,51 +1714,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://localhost/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/steklorez-rolikovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/korzinka-dlja-hleba-figury-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-33h55-sm-romashki/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/4623/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-55h60-sm-romashki/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-razmer-12060-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-14060-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-12080-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-14080-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-14090-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-200140-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-140100-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-140140-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-12070-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/rezinka-dlja-otkryvanija-banok-s-zakruchivajushimisja-kryshkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-33h55-sm-romashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-55h85-sm-romashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-55h85-sm-zemljanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-33h55-sm-listiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-55h60-sm-listiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-55h85-sm-listiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/6797/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-33h55-sm-romashki-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-33h55-sm-romashki-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/7391-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/pribor-dlja-rezki-sardelek-sosisok-fruktov-dog-dicer-dog-dajser-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/nabor-iz-kontejnera-i-kryshki-specialno-dlja-ovosherezki-nicer-dicer-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkaja-razdelochnaja-doska-protivoskolzjashaja-3019/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlya-ovoshchey-i-fruktov-moshchnyy-urozhay-1-1-1-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/steklorez-rolikovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/korzinka-dlja-hleba-figury-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-33h55-sm-romashki/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/4623/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-55h60-sm-romashki/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-razmer-12060-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-14060-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-12080-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-14080-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-14090-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-200140-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-140100-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-140140-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkoe-steklo-skatert-prozrachnaja-soft-glass-razmer-12070-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/rezinka-dlja-otkryvanija-banok-s-zakruchivajushimisja-kryshkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-33h55-sm-romashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-55h85-sm-romashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-55h85-sm-zemljanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-33h55-sm-listiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-55h60-sm-listiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-55h85-sm-listiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/6797/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-33h55-sm-romashki-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlja-ovoshej-i-fruktov-moshnyj-urozhaj-33h55-sm-romashki-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/7391-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/pribor-dlja-rezki-sardelek-sosisok-fruktov-dog-dicer-dog-dajser-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/nabor-iz-kontejnera-i-kryshki-specialno-dlja-ovosherezki-nicer-dicer-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/gibkaja-razdelochnaja-doska-protivoskolzjashaja-3019/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z29.ru/sushilka-dlya-ovoshchey-i-fruktov-moshchnyy-urozhay-1-1-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
     <col min="14" max="14" width="12" customWidth="true" style="0"/>
     <col min="15" max="15" width="12" customWidth="true" style="0"/>
     <col min="16" max="16" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.25" customWidth="true" style="0"/>
@@ -2016,1497 +2016,1497 @@
     <row r="20" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A20" s="14">
         <v>1</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="17" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H20" s="11">
         <v>20</v>
       </c>
       <c r="I20" s="11">
         <v>20</v>
       </c>
       <c r="J20" s="11">
-        <v>20</v>
+        <v>19.6</v>
       </c>
       <c r="K20" s="11">
-        <v>20</v>
+        <v>19.4</v>
       </c>
       <c r="L20" s="11">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M20" s="11">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="N20" s="11">
-        <v>20</v>
+        <v>17.4</v>
       </c>
       <c r="O20" s="11">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="P20" s="11">
-        <v>20</v>
+        <v>16.4</v>
       </c>
       <c r="Q20" s="7"/>
       <c r="R20" s="11" t="str">
         <f>H20*Q20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A21" s="14">
         <v>2</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>39</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H21" s="11">
         <v>169</v>
       </c>
       <c r="I21" s="11">
         <v>169</v>
       </c>
       <c r="J21" s="11">
-        <v>169</v>
+        <v>165.6</v>
       </c>
       <c r="K21" s="11">
-        <v>169</v>
+        <v>163.9</v>
       </c>
       <c r="L21" s="11">
-        <v>169</v>
+        <v>160.5</v>
       </c>
       <c r="M21" s="11">
-        <v>169</v>
+        <v>152.1</v>
       </c>
       <c r="N21" s="11">
-        <v>169</v>
+        <v>147</v>
       </c>
       <c r="O21" s="11">
-        <v>169</v>
+        <v>143.6</v>
       </c>
       <c r="P21" s="11">
-        <v>169</v>
+        <v>138.6</v>
       </c>
       <c r="Q21" s="7"/>
       <c r="R21" s="11" t="str">
         <f>H21*Q21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A22" s="14">
         <v>3</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>41</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H22" s="11">
         <v>489</v>
       </c>
       <c r="I22" s="11">
         <v>489</v>
       </c>
       <c r="J22" s="11">
-        <v>489</v>
+        <v>479.2</v>
       </c>
       <c r="K22" s="11">
-        <v>489</v>
+        <v>474.3</v>
       </c>
       <c r="L22" s="11">
-        <v>489</v>
+        <v>464.5</v>
       </c>
       <c r="M22" s="11">
-        <v>489</v>
+        <v>440.1</v>
       </c>
       <c r="N22" s="11">
-        <v>489</v>
+        <v>425.4</v>
       </c>
       <c r="O22" s="11">
-        <v>489</v>
+        <v>415.6</v>
       </c>
       <c r="P22" s="11">
-        <v>489</v>
+        <v>401</v>
       </c>
       <c r="Q22" s="7"/>
       <c r="R22" s="11" t="str">
         <f>H22*Q22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A23" s="14">
         <v>4</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>44</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>45</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H23" s="11">
         <v>689</v>
       </c>
       <c r="I23" s="11">
         <v>689</v>
       </c>
       <c r="J23" s="11">
-        <v>689</v>
+        <v>675.2</v>
       </c>
       <c r="K23" s="11">
-        <v>689</v>
+        <v>668.3</v>
       </c>
       <c r="L23" s="11">
-        <v>689</v>
+        <v>654.5</v>
       </c>
       <c r="M23" s="11">
-        <v>689</v>
+        <v>620.1</v>
       </c>
       <c r="N23" s="11">
-        <v>689</v>
+        <v>599.4</v>
       </c>
       <c r="O23" s="11">
-        <v>689</v>
+        <v>585.6</v>
       </c>
       <c r="P23" s="11">
-        <v>689</v>
+        <v>565</v>
       </c>
       <c r="Q23" s="7"/>
       <c r="R23" s="11" t="str">
         <f>H23*Q23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A24" s="14">
         <v>5</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="17" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>48</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H24" s="11">
         <v>689</v>
       </c>
       <c r="I24" s="11">
         <v>689</v>
       </c>
       <c r="J24" s="11">
-        <v>689</v>
+        <v>675.2</v>
       </c>
       <c r="K24" s="11">
-        <v>689</v>
+        <v>668.3</v>
       </c>
       <c r="L24" s="11">
-        <v>689</v>
+        <v>654.5</v>
       </c>
       <c r="M24" s="11">
-        <v>689</v>
+        <v>620.1</v>
       </c>
       <c r="N24" s="11">
-        <v>689</v>
+        <v>599.4</v>
       </c>
       <c r="O24" s="11">
-        <v>689</v>
+        <v>585.6</v>
       </c>
       <c r="P24" s="11">
-        <v>689</v>
+        <v>565</v>
       </c>
       <c r="Q24" s="7"/>
       <c r="R24" s="11" t="str">
         <f>H24*Q24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A25" s="14">
         <v>6</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="17" t="s">
         <v>50</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>51</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H25" s="11">
         <v>629</v>
       </c>
       <c r="I25" s="11">
         <v>629</v>
       </c>
       <c r="J25" s="11">
-        <v>629</v>
+        <v>616.4</v>
       </c>
       <c r="K25" s="11">
-        <v>629</v>
+        <v>610.1</v>
       </c>
       <c r="L25" s="11">
-        <v>629</v>
+        <v>597.5</v>
       </c>
       <c r="M25" s="11">
-        <v>629</v>
+        <v>566.1</v>
       </c>
       <c r="N25" s="11">
-        <v>629</v>
+        <v>547.2</v>
       </c>
       <c r="O25" s="11">
-        <v>629</v>
+        <v>534.6</v>
       </c>
       <c r="P25" s="11">
-        <v>629</v>
+        <v>515.8</v>
       </c>
       <c r="Q25" s="7"/>
       <c r="R25" s="11" t="str">
         <f>H25*Q25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A26" s="14">
         <v>7</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="17" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H26" s="11">
         <v>699</v>
       </c>
       <c r="I26" s="11">
         <v>699</v>
       </c>
       <c r="J26" s="11">
-        <v>699</v>
+        <v>685</v>
       </c>
       <c r="K26" s="11">
-        <v>699</v>
+        <v>678</v>
       </c>
       <c r="L26" s="11">
-        <v>699</v>
+        <v>664</v>
       </c>
       <c r="M26" s="11">
-        <v>699</v>
+        <v>629.1</v>
       </c>
       <c r="N26" s="11">
-        <v>699</v>
+        <v>608.1</v>
       </c>
       <c r="O26" s="11">
-        <v>699</v>
+        <v>594.1</v>
       </c>
       <c r="P26" s="11">
-        <v>699</v>
+        <v>573.2</v>
       </c>
       <c r="Q26" s="7"/>
       <c r="R26" s="11" t="str">
         <f>H26*Q26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A27" s="14">
         <v>8</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E27" s="17" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>57</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H27" s="11">
         <v>797</v>
       </c>
       <c r="I27" s="11">
         <v>797</v>
       </c>
       <c r="J27" s="11">
-        <v>797</v>
+        <v>781.1</v>
       </c>
       <c r="K27" s="11">
-        <v>797</v>
+        <v>773.1</v>
       </c>
       <c r="L27" s="11">
-        <v>797</v>
+        <v>757.1</v>
       </c>
       <c r="M27" s="11">
-        <v>797</v>
+        <v>717.3</v>
       </c>
       <c r="N27" s="11">
-        <v>797</v>
+        <v>693.4</v>
       </c>
       <c r="O27" s="11">
-        <v>797</v>
+        <v>677.4</v>
       </c>
       <c r="P27" s="11">
-        <v>797</v>
+        <v>653.5</v>
       </c>
       <c r="Q27" s="7"/>
       <c r="R27" s="11" t="str">
         <f>H27*Q27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A28" s="14">
         <v>9</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="17" t="s">
         <v>59</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>60</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H28" s="11">
         <v>879</v>
       </c>
       <c r="I28" s="11">
         <v>879</v>
       </c>
       <c r="J28" s="11">
-        <v>879</v>
+        <v>861.4</v>
       </c>
       <c r="K28" s="11">
-        <v>879</v>
+        <v>852.6</v>
       </c>
       <c r="L28" s="11">
-        <v>879</v>
+        <v>835</v>
       </c>
       <c r="M28" s="11">
-        <v>879</v>
+        <v>791.1</v>
       </c>
       <c r="N28" s="11">
-        <v>879</v>
+        <v>764.7</v>
       </c>
       <c r="O28" s="11">
-        <v>879</v>
+        <v>747.1</v>
       </c>
       <c r="P28" s="11">
-        <v>879</v>
+        <v>720.8</v>
       </c>
       <c r="Q28" s="7"/>
       <c r="R28" s="11" t="str">
         <f>H28*Q28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A29" s="14">
         <v>10</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E29" s="17" t="s">
         <v>62</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H29" s="11">
         <v>965</v>
       </c>
       <c r="I29" s="11">
         <v>965</v>
       </c>
       <c r="J29" s="11">
-        <v>965</v>
+        <v>945.7</v>
       </c>
       <c r="K29" s="11">
-        <v>965</v>
+        <v>936</v>
       </c>
       <c r="L29" s="11">
-        <v>965</v>
+        <v>916.7</v>
       </c>
       <c r="M29" s="11">
-        <v>965</v>
+        <v>868.5</v>
       </c>
       <c r="N29" s="11">
-        <v>965</v>
+        <v>839.5</v>
       </c>
       <c r="O29" s="11">
-        <v>965</v>
+        <v>820.2</v>
       </c>
       <c r="P29" s="11">
-        <v>965</v>
+        <v>791.3</v>
       </c>
       <c r="Q29" s="7"/>
       <c r="R29" s="11" t="str">
         <f>H29*Q29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A30" s="14">
         <v>11</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>65</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>66</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H30" s="11">
         <v>1789</v>
       </c>
       <c r="I30" s="11">
         <v>1789</v>
       </c>
       <c r="J30" s="11">
-        <v>1789</v>
+        <v>1753.2</v>
       </c>
       <c r="K30" s="11">
-        <v>1789</v>
+        <v>1735.3</v>
       </c>
       <c r="L30" s="11">
-        <v>1789</v>
+        <v>1699.5</v>
       </c>
       <c r="M30" s="11">
-        <v>1789</v>
+        <v>1610.1</v>
       </c>
       <c r="N30" s="11">
-        <v>1789</v>
+        <v>1556.4</v>
       </c>
       <c r="O30" s="11">
-        <v>1789</v>
+        <v>1520.6</v>
       </c>
       <c r="P30" s="11">
-        <v>1789</v>
+        <v>1467</v>
       </c>
       <c r="Q30" s="7"/>
       <c r="R30" s="11" t="str">
         <f>H30*Q30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A31" s="14">
         <v>12</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="17" t="s">
         <v>68</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>69</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H31" s="11">
         <v>1049</v>
       </c>
       <c r="I31" s="11">
         <v>1049</v>
       </c>
       <c r="J31" s="11">
-        <v>1049</v>
+        <v>1028</v>
       </c>
       <c r="K31" s="11">
-        <v>1049</v>
+        <v>1017.5</v>
       </c>
       <c r="L31" s="11">
-        <v>1049</v>
+        <v>996.5</v>
       </c>
       <c r="M31" s="11">
-        <v>1049</v>
+        <v>944.1</v>
       </c>
       <c r="N31" s="11">
-        <v>1049</v>
+        <v>912.6</v>
       </c>
       <c r="O31" s="11">
-        <v>1049</v>
+        <v>891.6</v>
       </c>
       <c r="P31" s="11">
-        <v>1049</v>
+        <v>860.2</v>
       </c>
       <c r="Q31" s="7"/>
       <c r="R31" s="11" t="str">
         <f>H31*Q31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A32" s="14">
         <v>13</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E32" s="17" t="s">
         <v>71</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>72</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H32" s="11">
         <v>1455</v>
       </c>
       <c r="I32" s="11">
         <v>1455</v>
       </c>
       <c r="J32" s="11">
-        <v>1455</v>
+        <v>1425.9</v>
       </c>
       <c r="K32" s="11">
-        <v>1455</v>
+        <v>1411.3</v>
       </c>
       <c r="L32" s="11">
-        <v>1455</v>
+        <v>1382.2</v>
       </c>
       <c r="M32" s="11">
-        <v>1455</v>
+        <v>1309.5</v>
       </c>
       <c r="N32" s="11">
-        <v>1455</v>
+        <v>1265.8</v>
       </c>
       <c r="O32" s="11">
-        <v>1455</v>
+        <v>1236.7</v>
       </c>
       <c r="P32" s="11">
-        <v>1455</v>
+        <v>1193.1</v>
       </c>
       <c r="Q32" s="7"/>
       <c r="R32" s="11" t="str">
         <f>H32*Q32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A33" s="14">
         <v>14</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E33" s="17" t="s">
         <v>74</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>75</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H33" s="11">
         <v>759</v>
       </c>
       <c r="I33" s="11">
         <v>759</v>
       </c>
       <c r="J33" s="11">
-        <v>759</v>
+        <v>743.8</v>
       </c>
       <c r="K33" s="11">
-        <v>759</v>
+        <v>736.2</v>
       </c>
       <c r="L33" s="11">
-        <v>759</v>
+        <v>721</v>
       </c>
       <c r="M33" s="11">
-        <v>759</v>
+        <v>683.1</v>
       </c>
       <c r="N33" s="11">
-        <v>759</v>
+        <v>660.3</v>
       </c>
       <c r="O33" s="11">
-        <v>759</v>
+        <v>645.1</v>
       </c>
       <c r="P33" s="11">
-        <v>759</v>
+        <v>622.4</v>
       </c>
       <c r="Q33" s="7"/>
       <c r="R33" s="11" t="str">
         <f>H33*Q33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A34" s="14">
         <v>15</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="17" t="s">
         <v>77</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>78</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H34" s="11">
         <v>34.5</v>
       </c>
       <c r="I34" s="11">
         <v>34.5</v>
       </c>
       <c r="J34" s="11">
-        <v>34.5</v>
+        <v>33.8</v>
       </c>
       <c r="K34" s="11">
-        <v>34.5</v>
+        <v>33.5</v>
       </c>
       <c r="L34" s="11">
-        <v>34.5</v>
+        <v>32.8</v>
       </c>
       <c r="M34" s="11">
-        <v>34.5</v>
+        <v>31</v>
       </c>
       <c r="N34" s="11">
-        <v>34.5</v>
+        <v>30</v>
       </c>
       <c r="O34" s="11">
-        <v>34.5</v>
+        <v>29.3</v>
       </c>
       <c r="P34" s="11">
-        <v>34.5</v>
+        <v>28.3</v>
       </c>
       <c r="Q34" s="7"/>
       <c r="R34" s="11" t="str">
         <f>H34*Q34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A35" s="14">
         <v>16</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>80</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H35" s="11">
         <v>489</v>
       </c>
       <c r="I35" s="11">
         <v>489</v>
       </c>
       <c r="J35" s="11">
-        <v>489</v>
+        <v>479.2</v>
       </c>
       <c r="K35" s="11">
-        <v>489</v>
+        <v>474.3</v>
       </c>
       <c r="L35" s="11">
-        <v>489</v>
+        <v>464.5</v>
       </c>
       <c r="M35" s="11">
-        <v>489</v>
+        <v>440.1</v>
       </c>
       <c r="N35" s="11">
-        <v>489</v>
+        <v>425.4</v>
       </c>
       <c r="O35" s="11">
-        <v>489</v>
+        <v>415.6</v>
       </c>
       <c r="P35" s="11">
-        <v>489</v>
+        <v>401</v>
       </c>
       <c r="Q35" s="7"/>
       <c r="R35" s="11" t="str">
         <f>H35*Q35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A36" s="14">
         <v>17</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E36" s="17" t="s">
         <v>83</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>84</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H36" s="11">
         <v>889</v>
       </c>
       <c r="I36" s="11">
         <v>889</v>
       </c>
       <c r="J36" s="11">
-        <v>889</v>
+        <v>871.2</v>
       </c>
       <c r="K36" s="11">
-        <v>889</v>
+        <v>862.3</v>
       </c>
       <c r="L36" s="11">
-        <v>889</v>
+        <v>844.5</v>
       </c>
       <c r="M36" s="11">
-        <v>889</v>
+        <v>800.1</v>
       </c>
       <c r="N36" s="11">
-        <v>889</v>
+        <v>773.4</v>
       </c>
       <c r="O36" s="11">
-        <v>889</v>
+        <v>755.6</v>
       </c>
       <c r="P36" s="11">
-        <v>889</v>
+        <v>729</v>
       </c>
       <c r="Q36" s="7"/>
       <c r="R36" s="11" t="str">
         <f>H36*Q36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A37" s="14">
         <v>18</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E37" s="17" t="s">
         <v>86</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>87</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H37" s="11">
         <v>889</v>
       </c>
       <c r="I37" s="11">
         <v>889</v>
       </c>
       <c r="J37" s="11">
-        <v>889</v>
+        <v>871.2</v>
       </c>
       <c r="K37" s="11">
-        <v>889</v>
+        <v>862.3</v>
       </c>
       <c r="L37" s="11">
-        <v>889</v>
+        <v>844.5</v>
       </c>
       <c r="M37" s="11">
-        <v>889</v>
+        <v>800.1</v>
       </c>
       <c r="N37" s="11">
-        <v>889</v>
+        <v>773.4</v>
       </c>
       <c r="O37" s="11">
-        <v>889</v>
+        <v>755.6</v>
       </c>
       <c r="P37" s="11">
-        <v>889</v>
+        <v>729</v>
       </c>
       <c r="Q37" s="7"/>
       <c r="R37" s="11" t="str">
         <f>H37*Q37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A38" s="14">
         <v>19</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E38" s="17" t="s">
         <v>89</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>90</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H38" s="11">
         <v>489</v>
       </c>
       <c r="I38" s="11">
         <v>489</v>
       </c>
       <c r="J38" s="11">
-        <v>489</v>
+        <v>479.2</v>
       </c>
       <c r="K38" s="11">
-        <v>489</v>
+        <v>474.3</v>
       </c>
       <c r="L38" s="11">
-        <v>489</v>
+        <v>464.5</v>
       </c>
       <c r="M38" s="11">
-        <v>489</v>
+        <v>440.1</v>
       </c>
       <c r="N38" s="11">
-        <v>489</v>
+        <v>425.4</v>
       </c>
       <c r="O38" s="11">
-        <v>489</v>
+        <v>415.6</v>
       </c>
       <c r="P38" s="11">
-        <v>489</v>
+        <v>401</v>
       </c>
       <c r="Q38" s="7"/>
       <c r="R38" s="11" t="str">
         <f>H38*Q38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A39" s="14">
         <v>20</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E39" s="17" t="s">
         <v>92</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H39" s="11">
         <v>689</v>
       </c>
       <c r="I39" s="11">
         <v>689</v>
       </c>
       <c r="J39" s="11">
-        <v>689</v>
+        <v>675.2</v>
       </c>
       <c r="K39" s="11">
-        <v>689</v>
+        <v>668.3</v>
       </c>
       <c r="L39" s="11">
-        <v>689</v>
+        <v>654.5</v>
       </c>
       <c r="M39" s="11">
-        <v>689</v>
+        <v>620.1</v>
       </c>
       <c r="N39" s="11">
-        <v>689</v>
+        <v>599.4</v>
       </c>
       <c r="O39" s="11">
-        <v>689</v>
+        <v>585.6</v>
       </c>
       <c r="P39" s="11">
-        <v>689</v>
+        <v>565</v>
       </c>
       <c r="Q39" s="7"/>
       <c r="R39" s="11" t="str">
         <f>H39*Q39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A40" s="14">
         <v>21</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E40" s="17" t="s">
         <v>95</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>96</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H40" s="11">
         <v>889</v>
       </c>
       <c r="I40" s="11">
         <v>889</v>
       </c>
       <c r="J40" s="11">
-        <v>889</v>
+        <v>871.2</v>
       </c>
       <c r="K40" s="11">
-        <v>889</v>
+        <v>862.3</v>
       </c>
       <c r="L40" s="11">
-        <v>889</v>
+        <v>844.5</v>
       </c>
       <c r="M40" s="11">
-        <v>889</v>
+        <v>800.1</v>
       </c>
       <c r="N40" s="11">
-        <v>889</v>
+        <v>773.4</v>
       </c>
       <c r="O40" s="11">
-        <v>889</v>
+        <v>755.6</v>
       </c>
       <c r="P40" s="11">
-        <v>889</v>
+        <v>729</v>
       </c>
       <c r="Q40" s="7"/>
       <c r="R40" s="11" t="str">
         <f>H40*Q40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A41" s="14">
         <v>22</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E41" s="17" t="s">
         <v>98</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>99</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H41" s="11">
         <v>689</v>
       </c>
       <c r="I41" s="11">
         <v>689</v>
       </c>
       <c r="J41" s="11">
-        <v>689</v>
+        <v>675.2</v>
       </c>
       <c r="K41" s="11">
-        <v>689</v>
+        <v>668.3</v>
       </c>
       <c r="L41" s="11">
-        <v>689</v>
+        <v>654.5</v>
       </c>
       <c r="M41" s="11">
-        <v>689</v>
+        <v>620.1</v>
       </c>
       <c r="N41" s="11">
-        <v>689</v>
+        <v>599.4</v>
       </c>
       <c r="O41" s="11">
-        <v>689</v>
+        <v>585.6</v>
       </c>
       <c r="P41" s="11">
-        <v>689</v>
+        <v>565</v>
       </c>
       <c r="Q41" s="7"/>
       <c r="R41" s="11" t="str">
         <f>H41*Q41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A42" s="14">
         <v>23</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E42" s="17" t="s">
         <v>101</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>102</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H42" s="11">
         <v>689</v>
       </c>
       <c r="I42" s="11">
         <v>689</v>
       </c>
       <c r="J42" s="11">
-        <v>689</v>
+        <v>675.2</v>
       </c>
       <c r="K42" s="11">
-        <v>689</v>
+        <v>668.3</v>
       </c>
       <c r="L42" s="11">
-        <v>689</v>
+        <v>654.5</v>
       </c>
       <c r="M42" s="11">
-        <v>689</v>
+        <v>620.1</v>
       </c>
       <c r="N42" s="11">
-        <v>689</v>
+        <v>599.4</v>
       </c>
       <c r="O42" s="11">
-        <v>689</v>
+        <v>585.6</v>
       </c>
       <c r="P42" s="11">
-        <v>689</v>
+        <v>565</v>
       </c>
       <c r="Q42" s="7"/>
       <c r="R42" s="11" t="str">
         <f>H42*Q42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A43" s="14">
         <v>24</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E43" s="17" t="s">
         <v>104</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>105</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H43" s="11">
         <v>689</v>
       </c>
       <c r="I43" s="11">
         <v>689</v>
       </c>
       <c r="J43" s="11">
-        <v>689</v>
+        <v>675.2</v>
       </c>
       <c r="K43" s="11">
-        <v>689</v>
+        <v>668.3</v>
       </c>
       <c r="L43" s="11">
-        <v>689</v>
+        <v>654.5</v>
       </c>
       <c r="M43" s="11">
-        <v>689</v>
+        <v>620.1</v>
       </c>
       <c r="N43" s="11">
-        <v>689</v>
+        <v>599.4</v>
       </c>
       <c r="O43" s="11">
-        <v>689</v>
+        <v>585.6</v>
       </c>
       <c r="P43" s="11">
-        <v>689</v>
+        <v>565</v>
       </c>
       <c r="Q43" s="7"/>
       <c r="R43" s="11" t="str">
         <f>H43*Q43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A44" s="14">
         <v>25</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="8" t="s">
         <v>106</v>
       </c>
       <c r="E44" s="17" t="s">
         <v>107</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>108</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H44" s="11">
         <v>44.5</v>
       </c>
       <c r="I44" s="11">
         <v>44.5</v>
       </c>
       <c r="J44" s="11">
-        <v>44.5</v>
+        <v>43.6</v>
       </c>
       <c r="K44" s="11">
-        <v>44.5</v>
+        <v>43.2</v>
       </c>
       <c r="L44" s="11">
-        <v>44.5</v>
+        <v>42.3</v>
       </c>
       <c r="M44" s="11">
-        <v>44.5</v>
+        <v>40</v>
       </c>
       <c r="N44" s="11">
-        <v>44.5</v>
+        <v>38.7</v>
       </c>
       <c r="O44" s="11">
-        <v>44.5</v>
+        <v>37.8</v>
       </c>
       <c r="P44" s="11">
-        <v>44.5</v>
+        <v>36.5</v>
       </c>
       <c r="Q44" s="7"/>
       <c r="R44" s="11" t="str">
         <f>H44*Q44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A45" s="14">
         <v>26</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E45" s="17" t="s">
         <v>110</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>111</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H45" s="11">
         <v>105</v>
       </c>
       <c r="I45" s="11">
         <v>105</v>
       </c>
       <c r="J45" s="11">
-        <v>105</v>
+        <v>102.9</v>
       </c>
       <c r="K45" s="11">
-        <v>105</v>
+        <v>101.8</v>
       </c>
       <c r="L45" s="11">
-        <v>105</v>
+        <v>99.7</v>
       </c>
       <c r="M45" s="11">
-        <v>105</v>
+        <v>94.5</v>
       </c>
       <c r="N45" s="11">
-        <v>105</v>
+        <v>91.3</v>
       </c>
       <c r="O45" s="11">
-        <v>105</v>
+        <v>89.2</v>
       </c>
       <c r="P45" s="11">
-        <v>105</v>
+        <v>86.09999999999999</v>
       </c>
       <c r="Q45" s="7"/>
       <c r="R45" s="11" t="str">
         <f>H45*Q45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A46" s="14">
         <v>27</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E46" s="17" t="s">
         <v>113</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>114</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H46" s="11">
         <v>110</v>
       </c>
       <c r="I46" s="11">
         <v>110</v>
       </c>
       <c r="J46" s="11">
-        <v>110</v>
+        <v>107.8</v>
       </c>
       <c r="K46" s="11">
-        <v>110</v>
+        <v>106.7</v>
       </c>
       <c r="L46" s="11">
-        <v>110</v>
+        <v>104.5</v>
       </c>
       <c r="M46" s="11">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="N46" s="11">
-        <v>110</v>
+        <v>95.7</v>
       </c>
       <c r="O46" s="11">
-        <v>110</v>
+        <v>93.5</v>
       </c>
       <c r="P46" s="11">
-        <v>110</v>
+        <v>90.2</v>
       </c>
       <c r="Q46" s="7"/>
       <c r="R46" s="11" t="str">
         <f>H46*Q46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A47" s="14">
         <v>28</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E47" s="17" t="s">
         <v>116</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>117</v>
       </c>
       <c r="G47" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H47" s="11">
         <v>29.5</v>
       </c>
       <c r="I47" s="11">
         <v>29.5</v>
       </c>
       <c r="J47" s="11">
-        <v>29.5</v>
+        <v>28.9</v>
       </c>
       <c r="K47" s="11">
-        <v>29.5</v>
+        <v>28.6</v>
       </c>
       <c r="L47" s="11">
-        <v>29.5</v>
+        <v>28</v>
       </c>
       <c r="M47" s="11">
-        <v>29.5</v>
+        <v>26.5</v>
       </c>
       <c r="N47" s="11">
-        <v>29.5</v>
+        <v>25.7</v>
       </c>
       <c r="O47" s="11">
-        <v>29.5</v>
+        <v>25.1</v>
       </c>
       <c r="P47" s="11">
-        <v>29.5</v>
+        <v>24.2</v>
       </c>
       <c r="Q47" s="7"/>
       <c r="R47" s="11" t="str">
         <f>H47*Q47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:18" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A48" s="14">
         <v>29</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="8" t="s">
         <v>118</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>119</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>120</v>
       </c>
       <c r="G48" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H48" s="11">
         <v>689</v>
       </c>
       <c r="I48" s="11">
         <v>689</v>
       </c>
       <c r="J48" s="11">
-        <v>689</v>
+        <v>675.2</v>
       </c>
       <c r="K48" s="11">
-        <v>689</v>
+        <v>668.3</v>
       </c>
       <c r="L48" s="11">
-        <v>689</v>
+        <v>654.5</v>
       </c>
       <c r="M48" s="11">
-        <v>689</v>
+        <v>620.1</v>
       </c>
       <c r="N48" s="11">
-        <v>689</v>
+        <v>599.4</v>
       </c>
       <c r="O48" s="11">
-        <v>689</v>
+        <v>585.6</v>
       </c>
       <c r="P48" s="11">
-        <v>689</v>
+        <v>565</v>
       </c>
       <c r="Q48" s="7"/>
       <c r="R48" s="11" t="str">
         <f>H48*Q48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="P49" t="s">
         <v>121</v>
       </c>
       <c r="Q49" t="str">
         <f>SUM(Q18:Q48)</f>
         <v>0</v>
       </c>
       <c r="R49" t="str">
         <f>SUM(R18:R48)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="A4:H4"/>
@@ -3579,36 +3579,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>http://localhost/</dc:creator>
+  <dc:creator>https://z29.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://z29.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>